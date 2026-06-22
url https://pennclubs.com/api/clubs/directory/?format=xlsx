--- v0 (2026-04-02)
+++ v1 (2026-06-22)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C477"/>
+  <dimension ref="A1:C484"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="45" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>code</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -4935,3645 +4935,3764 @@
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="265" ht="40" customHeight="1">
       <c r="A265" t="inlineStr">
         <is>
           <t>Penn Dhamaka</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>penn-dhamaka</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="266" ht="40" customHeight="1">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Penn Equestrian Team</t>
+          <t>Penn EnChord A Cappella</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>upenn-equestrian-club</t>
+          <t>penn-enchord-a-cappella</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="267" ht="40" customHeight="1">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Penn for Immigrant Rights</t>
+          <t>Penn Equestrian Team</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>penn-for-immigrant-rights</t>
+          <t>upenn-equestrian-club</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="268" ht="40" customHeight="1">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Penn for LiNK (Liberty in North Korea)</t>
+          <t>Penn for Immigrant Rights</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>penn-link</t>
+          <t>penn-for-immigrant-rights</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="269" ht="40" customHeight="1">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Penn for Refugee Empowerment</t>
+          <t>Penn for LiNK (Liberty in North Korea)</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>penn-undergraduates-for-refugee-empowerment</t>
+          <t>penn-link</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="270" ht="40" customHeight="1">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Penn Hillel</t>
+          <t>Penn for Refugee Empowerment</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>penn-hillel</t>
+          <t>penn-undergraduates-for-refugee-empowerment</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="271" ht="40" customHeight="1">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Penn Hype Dance Crew</t>
+          <t>Penn Hillel</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>penn-hype</t>
+          <t>penn-hillel</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="272" ht="40" customHeight="1">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Penn In Hand</t>
+          <t>Penn Hype Dance Crew</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>penn-in-hand</t>
+          <t>penn-hype</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="273" ht="40" customHeight="1">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Penn K-Beats</t>
+          <t>Penn In Hand</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>penn-k-beats</t>
+          <t>penn-in-hand</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="274" ht="40" customHeight="1">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Penn Labs</t>
+          <t>Penn K-Beats</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>pennlabs</t>
+          <t>penn-k-beats</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="275" ht="40" customHeight="1">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Penn Latin and Ballroom Dance (PLBD)</t>
+          <t>Penn Labs</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>penn-latin-and-ballroom-dance-plbd</t>
+          <t>pennlabs</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="276" ht="40" customHeight="1">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Penn Leads the Vote</t>
+          <t>Penn Latin and Ballroom Dance (PLBD)</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>penn-leads-the-vote</t>
+          <t>penn-latin-and-ballroom-dance-plbd</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="277" ht="40" customHeight="1">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Penn Lions</t>
+          <t>Penn Leads the Vote</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>penn-lions</t>
+          <t>penn-leads-the-vote</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="278" ht="40" customHeight="1">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Penn Masala</t>
+          <t>Penn Lions</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>penn-masala</t>
+          <t>penn-lions</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="279" ht="40" customHeight="1">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Penn Masti</t>
+          <t>Penn Masala</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>penn-masti</t>
+          <t>penn-masala</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="280" ht="40" customHeight="1">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Penn Med Symphony Orchestra</t>
+          <t>Penn Masti</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>penn-med-symphony-orchestra</t>
+          <t>penn-masti</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="281" ht="40" customHeight="1">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Penn MMA</t>
+          <t>Penn Med Symphony Orchestra</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>upenn-mma</t>
+          <t>penn-med-symphony-orchestra</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="282" ht="40" customHeight="1">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Penn Music Mentoring Program</t>
+          <t>Penn MMA</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>pmmp</t>
+          <t>upenn-mma</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="283" ht="40" customHeight="1">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Penn Raas</t>
+          <t>Penn Music Mentoring Program</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>penn-raas</t>
+          <t>pmmp</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="284" ht="40" customHeight="1">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Penn Reading Initiative</t>
+          <t>Penn Raas</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>reading-initiative</t>
+          <t>penn-raas</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="285" ht="40" customHeight="1">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Penn Sailing Team</t>
+          <t>Penn Reading Initiative</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>penn-sailing</t>
+          <t>reading-initiative</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="286" ht="40" customHeight="1">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Penn Sargam</t>
+          <t>Penn Sailing Team</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>sargam</t>
+          <t>penn-sailing</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="287" ht="40" customHeight="1">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Penn Singers Light Opera Company</t>
+          <t>Penn Sargam</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>pennsingers</t>
+          <t>sargam</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="288" ht="40" customHeight="1">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Penn Ski and Snowboard Team</t>
+          <t>Penn Singers Light Opera Company</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>penn-ski-snowboard</t>
+          <t>pennsingers</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="289" ht="40" customHeight="1">
       <c r="A289" t="inlineStr">
         <is>
-          <t>PennSori A Cappella</t>
+          <t>Penn Ski and Snowboard Team</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>pennsori</t>
+          <t>penn-ski-snowboard</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="290" ht="40" customHeight="1">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Pennsylvania Players</t>
+          <t>PennSori A Cappella</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>pennplayers</t>
+          <t>pennsori</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="291" ht="40" customHeight="1">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Pennsylvania Six-5000 (Penn Six)</t>
+          <t>Pennsylvania Players</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>pennsylvania-six-5000</t>
+          <t>pennplayers</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="292" ht="40" customHeight="1">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Penn Symphony Orchestra</t>
+          <t>Pennsylvania Six-5000 (Penn Six)</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>university-of-pennsylvania-chamber-and-symphony-orchestras</t>
+          <t>pennsylvania-six-5000</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="293" ht="40" customHeight="1">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Penntorship (Dental)</t>
+          <t>Penn Symphony Orchestra</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>penntorship-dental</t>
+          <t>university-of-pennsylvania-chamber-and-symphony-orchestras</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="294" ht="40" customHeight="1">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Penn Undergraduate Biotech Society (PUBS)</t>
+          <t>Penntorship (Dental)</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>pubs</t>
+          <t>penntorship-dental</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="295" ht="40" customHeight="1">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Penn Undergraduate Chemistry Society</t>
+          <t>Penn Undergraduate Biotech Society (PUBS)</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>penn-undergraduate-chemistry-society</t>
+          <t>pubs</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="296" ht="40" customHeight="1">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Penny Loafers A Cappella</t>
+          <t>Penn Undergraduate Chemistry Society</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>penny-loafers</t>
+          <t>penn-undergraduate-chemistry-society</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="297" ht="40" customHeight="1">
       <c r="A297" t="inlineStr">
         <is>
-          <t>PennYo A Cappella</t>
+          <t>Penny Loafers A Cappella</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>pennyo-a-cappella</t>
+          <t>penny-loafers</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="298" ht="40" customHeight="1">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Pen to Paper</t>
+          <t>PennYo A Cappella</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>penn-to-paper</t>
+          <t>pennyo-a-cappella</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="299" ht="40" customHeight="1">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Perfect Pair</t>
+          <t>Pen to Paper</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>perfect-pair</t>
+          <t>penn-to-paper</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="300" ht="40" customHeight="1">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Persian Students Association at Penn</t>
+          <t>Perfect Pair</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>pennpersiansociety</t>
+          <t>perfect-pair</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="301" ht="40" customHeight="1">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Peruvian Student Association</t>
+          <t>Persian Students Association at Penn</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>peruvian</t>
+          <t>pennpersiansociety</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="302" ht="40" customHeight="1">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Phi Alpha Delta (PAD)</t>
+          <t>Peruvian Student Association</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>phi-alpha-delta</t>
+          <t>peruvian</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="303" ht="40" customHeight="1">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Phi Delta Epsilon</t>
+          <t>Phi Alpha Delta (PAD)</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>phi-delta-epsilon</t>
+          <t>phi-alpha-delta</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="304" ht="40" customHeight="1">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Phi Gamma Nu (PGN) Professional Business Fraternity</t>
+          <t>Phi Delta Epsilon</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>phi-gamma-nu-professional-business-fraternity</t>
+          <t>phi-delta-epsilon</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="305" ht="40" customHeight="1">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Philadelphia Classic (PClassic)</t>
+          <t>Phi Gamma Nu (PGN) Professional Business Fraternity</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>philadelphia-classic-pclassic</t>
+          <t>phi-gamma-nu-professional-business-fraternity</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="306" ht="40" customHeight="1">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Philippine Association (PPA)</t>
+          <t>Philadelphia Classic (PClassic)</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>penn-philippine-association</t>
+          <t>philadelphia-classic-pclassic</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="307" ht="40" customHeight="1">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Philly Math Contest @ Penn</t>
+          <t>Philippine Association (PPA)</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>upenn-math-contest</t>
+          <t>penn-philippine-association</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="308" ht="40" customHeight="1">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Philomathean Society</t>
+          <t>Philly Math Contest @ Penn</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>philomathean</t>
+          <t>upenn-math-contest</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="309" ht="40" customHeight="1">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Physical Exam Access for Community High Schools (PEACH) at Penn</t>
+          <t>Philomathean Society</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>physical-exam-access</t>
+          <t>philomathean</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="310" ht="40" customHeight="1">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Pi Lambda Sigma</t>
+          <t>Physical Exam Access for Community High Schools (PEACH) at Penn</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>pi-lambda-sigma</t>
+          <t>physical-exam-access</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="311" ht="40" customHeight="1">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Ping Pong at Penn</t>
+          <t>Pi Lambda Sigma</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>penn-table-tennis</t>
+          <t>pi-lambda-sigma</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="312" ht="40" customHeight="1">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Platypus Penn</t>
+          <t>Ping Pong at Penn</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>platypus-affiliated-society</t>
+          <t>penn-table-tennis</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="313" ht="40" customHeight="1">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Polish Club</t>
+          <t>Platypus Penn</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>penn-polish-club</t>
+          <t>platypus-affiliated-society</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="314" ht="40" customHeight="1">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Positioned for Success</t>
+          <t>Policy Consulting Group at Penn</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>positioned-for-success</t>
+          <t>penn-public-policy-consulting</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="315" ht="40" customHeight="1">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Pre-Dental Minority Society</t>
+          <t>Polish Club</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>pre-dental-minority-society</t>
+          <t>penn-polish-club</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="316" ht="40" customHeight="1">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Pre-Dental Society</t>
+          <t>Positioned for Success</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>pre-dental</t>
+          <t>positioned-for-success</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="317" ht="40" customHeight="1">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Product Space @ Penn</t>
+          <t>Pre-Dental Minority Society</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>penn-product-club</t>
+          <t>pre-dental-minority-society</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="318" ht="40" customHeight="1">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Programs in Religious, Interfaith, and Spiritual Matters (PRISM)</t>
+          <t>Pre-Dental Society</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>prism</t>
+          <t>pre-dental</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="319" ht="40" customHeight="1">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Project Lucid</t>
+          <t>Product Space @ Penn</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>summit-for-scientific-proposals-at-penn-sp2</t>
+          <t>penn-product-club</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="320" ht="40" customHeight="1">
       <c r="A320" t="inlineStr">
         <is>
-          <t>QBlack</t>
+          <t>Programs in Religious, Interfaith, and Spiritual Matters (PRISM)</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>qblack</t>
+          <t>prism</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="321" ht="40" customHeight="1">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Quackers Bird Club at Penn</t>
+          <t>Project Lucid</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>upenn-quackers-bird-club</t>
+          <t>summit-for-scientific-proposals-at-penn-sp2</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="322" ht="40" customHeight="1">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Quadramics Theatre Co.</t>
+          <t>QBlack</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>quadramics</t>
+          <t>qblack</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="323" ht="40" customHeight="1">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Quaker Girls Dance Team</t>
+          <t>Quackers Bird Club at Penn</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>quaker-girls-dance-team</t>
+          <t>upenn-quackers-bird-club</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="324" ht="40" customHeight="1">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Quakers Venture Club at Penn</t>
+          <t>Quadramics Theatre Co.</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>penn-quakers-venture-club</t>
+          <t>quadramics</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="325" ht="40" customHeight="1">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Quantum Computing Club at Penn</t>
+          <t>Quaker Girls Dance Team</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>penn-quantum-computing-club</t>
+          <t>quaker-girls-dance-team</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="326" ht="40" customHeight="1">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Queer and Asian</t>
+          <t>Quakers Venture Club at Penn</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>queer-and-asian</t>
+          <t>penn-quakers-venture-club</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="327" ht="40" customHeight="1">
       <c r="A327" t="inlineStr">
         <is>
-          <t>QuestBridge Scholars at Penn</t>
+          <t>Quantum Computing Club at Penn</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>quest-scholars-at-penn</t>
+          <t>penn-quantum-computing-club</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="328" ht="40" customHeight="1">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Rangoli</t>
+          <t>Queer and Asian</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>rangoli</t>
+          <t>queer-and-asian</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="329" ht="40" customHeight="1">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Reach-A-Peer Helpline</t>
+          <t>QuestBridge Scholars at Penn</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>rapline</t>
+          <t>quest-scholars-at-penn</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="330" ht="40" customHeight="1">
       <c r="A330" t="inlineStr">
         <is>
-          <t>REACH at Penn</t>
+          <t>Rangoli</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>penn-reach</t>
+          <t>rangoli</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="331" ht="40" customHeight="1">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Ready@20</t>
+          <t>Reach-A-Peer Helpline</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>first-love-phily</t>
+          <t>rapline</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="332" ht="40" customHeight="1">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Red Cross Club at Penn</t>
+          <t>REACH at Penn</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>americanredcross</t>
+          <t>penn-reach</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="333" ht="40" customHeight="1">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Renewal College Fellowship</t>
+          <t>Ready@20</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>renewal-college-fellowship</t>
+          <t>first-love-phily</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="334" ht="40" customHeight="1">
       <c r="A334" t="inlineStr">
         <is>
-          <t>RJ on the Street</t>
+          <t>Red Cross Club at Penn</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>rj-on-the-street</t>
+          <t>americanredcross</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="335" ht="40" customHeight="1">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Rocky Mountain Law Student Association</t>
+          <t>Renewal College Fellowship</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>rocky-mountain-law-student-association</t>
+          <t>renewal-college-fellowship</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="336" ht="40" customHeight="1">
       <c r="A336" t="inlineStr">
         <is>
-          <t>SEAS Wellness</t>
+          <t>RJ on the Street</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>seas-wellness</t>
+          <t>rj-on-the-street</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="337" ht="40" customHeight="1">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Service Link</t>
+          <t>Rocky Mountain Law Student Association</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>service-link</t>
+          <t>rocky-mountain-law-student-association</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="338" ht="40" customHeight="1">
       <c r="A338" t="inlineStr">
         <is>
-          <t>SGI Buddhist Club at Penn</t>
+          <t>SEAS Wellness</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>sgi-buddhist-club-at-penn</t>
+          <t>seas-wellness</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="339" ht="40" customHeight="1">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Shotokan Karate at Penn</t>
+          <t>Service Link</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>penn-shotokan-karate-club</t>
+          <t>service-link</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="340" ht="40" customHeight="1">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Sikh Organization of Penn</t>
+          <t>SGI Buddhist Club at Penn</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>penn-sikh-organization</t>
+          <t>sgi-buddhist-club-at-penn</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="341" ht="40" customHeight="1">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Skeptic's Dinner</t>
+          <t>Shotokan Karate at Penn</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>round-table-dinner</t>
+          <t>penn-shotokan-karate-club</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="342" ht="40" customHeight="1">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Smitebite</t>
+          <t>Sikh Organization of Penn</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>smitebite</t>
+          <t>penn-sikh-organization</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="343" ht="40" customHeight="1">
       <c r="A343" t="inlineStr">
         <is>
-          <t>SNUGS (Special Needs Undergraduate Swim Lessons)</t>
+          <t>Skeptic's Dinner</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>snugs</t>
+          <t>round-table-dinner</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="344" ht="40" customHeight="1">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Social Planning and Events Committee (SPEC)</t>
+          <t>Smitebite</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>spec</t>
+          <t>smitebite</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="345" ht="40" customHeight="1">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Society for Creative Anachronism</t>
+          <t>SNUGS (Special Needs Undergraduate Swim Lessons)</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>society-for-creative-anachronism</t>
+          <t>snugs</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="346" ht="40" customHeight="1">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Society of Hispanic Professional Engineers (SHPE)</t>
+          <t>Social Planning and Events Committee (SPEC)</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>society-of-hispanic-professional-engineers</t>
+          <t>spec</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="347" ht="40" customHeight="1">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Society of Women Engineers (Undergraduate)</t>
+          <t>Society for Creative Anachronism</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>society-of-women-engineers-undergraduate</t>
+          <t>society-for-creative-anachronism</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="348" ht="40" customHeight="1">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Soundworks Tap Factory</t>
+          <t>Society of Hispanic Professional Engineers (SHPE)</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>soundworks</t>
+          <t>society-of-hispanic-professional-engineers</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="349" ht="40" customHeight="1">
       <c r="A349" t="inlineStr">
         <is>
-          <t>South Asia Society</t>
+          <t>Society of Women Engineers (Undergraduate)</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>south-asia-society</t>
+          <t>society-of-women-engineers-undergraduate</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="350" ht="40" customHeight="1">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Sparks Dance Company</t>
+          <t>Soundworks Tap Factory</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>sparks-dance-company</t>
+          <t>soundworks</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="351" ht="40" customHeight="1">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Spark | Tech and Design</t>
+          <t>South Asia Society</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>penn-spark</t>
+          <t>south-asia-society</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="352" ht="40" customHeight="1">
       <c r="A352" t="inlineStr">
         <is>
-          <t>SPEC Concerts</t>
+          <t>Sparks Dance Company</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>spec-concerts</t>
+          <t>sparks-dance-company</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="353" ht="40" customHeight="1">
       <c r="A353" t="inlineStr">
         <is>
-          <t>SPEC Connaissance</t>
+          <t>Spark | Tech and Design</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>spec-connaissance</t>
+          <t>penn-spark</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="354" ht="40" customHeight="1">
       <c r="A354" t="inlineStr">
         <is>
-          <t>SPEC Film Society</t>
+          <t>SPEC Concerts</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>spec-film-society</t>
+          <t>spec-concerts</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="355" ht="40" customHeight="1">
       <c r="A355" t="inlineStr">
         <is>
-          <t>SPEC Jazz &amp; Grooves</t>
+          <t>SPEC Connaissance</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>spec-jazz-grooves</t>
+          <t>spec-connaissance</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="356" ht="40" customHeight="1">
       <c r="A356" t="inlineStr">
         <is>
-          <t>SPEC Pop Up</t>
+          <t>SPEC Film Society</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>spec-pop-up</t>
+          <t>spec-film-society</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="357" ht="40" customHeight="1">
       <c r="A357" t="inlineStr">
         <is>
-          <t>SPEC Sound</t>
+          <t>SPEC Jazz &amp; Grooves</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>spec-sound</t>
+          <t>spec-jazz-grooves</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="358" ht="40" customHeight="1">
       <c r="A358" t="inlineStr">
         <is>
-          <t>SPEC To Represent Undergraduate Minorities (SPEC-TRUM)</t>
+          <t>SPEC Pop Up</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>spec-to-represent-undergraduate-minorities-spec-trum</t>
+          <t>spec-pop-up</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="359" ht="40" customHeight="1">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Spikeball Club at Penn</t>
+          <t>SPEC Sound</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>university-of-pennsylvania-roundnet-club</t>
+          <t>spec-sound</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="360" ht="40" customHeight="1">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Sports Analytics Group at Penn</t>
+          <t>SPEC To Represent Undergraduate Minorities (SPEC-TRUM)</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>penn-sports-analytics-group</t>
+          <t>spec-to-represent-undergraduate-minorities-spec-trum</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="361" ht="40" customHeight="1">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Stimulus Children's Theatre Company</t>
+          <t>Spikeball Club at Penn</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>stimulus</t>
+          <t>university-of-pennsylvania-roundnet-club</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="362" ht="40" customHeight="1">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Strictly Funk</t>
+          <t>Sports Analytics Group at Penn</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>strictlyfunk</t>
+          <t>penn-sports-analytics-group</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="363" ht="40" customHeight="1">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Student-Athlete Investment Club</t>
+          <t>Stimulus Children's Theatre Company</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>student-athlete-investment-club</t>
+          <t>stimulus</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="364" ht="40" customHeight="1">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Student Harm Reduction Coalition</t>
+          <t>Strictly Funk</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>student-harm-reduction-coalition</t>
+          <t>strictlyfunk</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="365" ht="40" customHeight="1">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Student Nurses at Penn</t>
+          <t>Student-Athlete Investment Club</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>student-nurses-at-penn</t>
+          <t>student-athlete-investment-club</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="366" ht="40" customHeight="1">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Student Planning Association (SPA)</t>
+          <t>Student-Athletes in Medicine</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>student-planning-association</t>
+          <t>student-athletes-in-medicine</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="367" ht="40" customHeight="1">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Student Polo Club at the University of Pennsylvania</t>
+          <t>Student Harm Reduction Coalition</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>polo</t>
+          <t>student-harm-reduction-coalition</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="368" ht="40" customHeight="1">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Students at Penn for Sports Fitness and Health in West Philadelphia Schools</t>
+          <t>Student Nurses at Penn</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>sports-fitness-and-health-in-west-philadelphia-university-assisted-community-schools</t>
+          <t>student-nurses-at-penn</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="369" ht="40" customHeight="1">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Sustainable Engineering for Environmental Design</t>
+          <t>Student Planning Association (SPA)</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>seed</t>
+          <t>student-planning-association</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="370" ht="40" customHeight="1">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Taekwondo Club (ITF)</t>
+          <t>Student Polo Club at the University of Pennsylvania</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>penn-taekwondo-club-itf</t>
+          <t>polo</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="371" ht="40" customHeight="1">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Taiwanese Graduate and Professional Student Association</t>
+          <t>Students at Penn for Sports Fitness and Health in West Philadelphia Schools</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>taiwanese-graduate-and-professional-student-association</t>
+          <t>sports-fitness-and-health-in-west-philadelphia-university-assisted-community-schools</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="372" ht="40" customHeight="1">
       <c r="A372" t="inlineStr">
         <is>
-          <t>TEDxPenn</t>
+          <t>Sustainable Engineering for Environmental Design</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>tedxpenn</t>
+          <t>seed</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="373" ht="40" customHeight="1">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Texas Law Club</t>
+          <t>Taekwondo Club (ITF)</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>texas-law-club</t>
+          <t>penn-taekwondo-club-itf</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="374" ht="40" customHeight="1">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Thai Students Association at Penn</t>
+          <t>Taiwanese Graduate and Professional Student Association</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>thai-students-association</t>
+          <t>taiwanese-graduate-and-professional-student-association</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="375" ht="40" customHeight="1">
       <c r="A375" t="inlineStr">
         <is>
-          <t>The Accountability Initiative</t>
+          <t>Taiwanese Society at Penn</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>the-accountability-initiative</t>
+          <t>pts</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="376" ht="40" customHeight="1">
       <c r="A376" t="inlineStr">
         <is>
-          <t>The Andean Representation</t>
+          <t>TEDxPenn</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>the-andean-representation</t>
+          <t>tedxpenn</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="377" ht="40" customHeight="1">
       <c r="A377" t="inlineStr">
         <is>
-          <t>The Bahá'í Club the University of Pennsylvania</t>
+          <t>Texas Law Club</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>university-of-pennsylvania-bahai-club</t>
+          <t>texas-law-club</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="378" ht="40" customHeight="1">
       <c r="A378" t="inlineStr">
         <is>
-          <t>The Daily Pennsylvanian</t>
+          <t>Thai Students Association at Penn</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>the-daily-pennsylvanian</t>
+          <t>thai-students-association</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="379" ht="40" customHeight="1">
       <c r="A379" t="inlineStr">
         <is>
-          <t>The Disabled Coalition</t>
+          <t>The Accountability Initiative</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>the-disabled-coalition</t>
+          <t>the-accountability-initiative</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="380" ht="40" customHeight="1">
       <c r="A380" t="inlineStr">
         <is>
-          <t>The Epistle at Penn</t>
+          <t>The Andean Representation</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>the-penn-epistle</t>
+          <t>the-andean-representation</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="381" ht="40" customHeight="1">
       <c r="A381" t="inlineStr">
         <is>
-          <t>The Excelano Project</t>
+          <t>The Bahá'í Club the University of Pennsylvania</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>the-excelano-project</t>
+          <t>university-of-pennsylvania-bahai-club</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="382" ht="40" customHeight="1">
       <c r="A382" t="inlineStr">
         <is>
-          <t>The French Society</t>
+          <t>The Daily Pennsylvanian</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>french-society</t>
+          <t>the-daily-pennsylvanian</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="383" ht="40" customHeight="1">
       <c r="A383" t="inlineStr">
         <is>
-          <t>The Glory Guild</t>
+          <t>The Disabled Coalition</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>pensapenn</t>
+          <t>the-disabled-coalition</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="384" ht="40" customHeight="1">
       <c r="A384" t="inlineStr">
         <is>
-          <t>The Italian Club at Penn</t>
+          <t>The Epistle at Penn</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>penn-italian-club</t>
+          <t>the-penn-epistle</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="385" ht="40" customHeight="1">
       <c r="A385" t="inlineStr">
         <is>
-          <t>The Jazz Ensemble at Penn</t>
+          <t>The Excelano Project</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>penn-jazz-ensemble</t>
+          <t>the-excelano-project</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="386" ht="40" customHeight="1">
       <c r="A386" t="inlineStr">
         <is>
-          <t>The Moviegoer</t>
+          <t>The French Society</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>the-penn-moviegoer</t>
+          <t>french-society</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="387" ht="40" customHeight="1">
       <c r="A387" t="inlineStr">
         <is>
-          <t>The Penn Museum Graduate Advisory Council</t>
+          <t>The Glory Guild</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>the-penn-museum-graduate-advisory-council</t>
+          <t>pensapenn</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="388" ht="40" customHeight="1">
       <c r="A388" t="inlineStr">
         <is>
-          <t>The Penn Review Literary Magazine</t>
+          <t>The Italian Club at Penn</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>the-penn-review-literary-magazine</t>
+          <t>penn-italian-club</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="389" ht="40" customHeight="1">
       <c r="A389" t="inlineStr">
         <is>
-          <t>The Pennsylvania Post</t>
+          <t>The Jazz Ensemble at Penn</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>the-pennsylvania-post</t>
+          <t>penn-jazz-ensemble</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="390" ht="40" customHeight="1">
       <c r="A390" t="inlineStr">
         <is>
-          <t>The Petey Greene Program at Penn</t>
+          <t>The Moviegoer</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>petey-greene</t>
+          <t>the-penn-moviegoer</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="391" ht="40" customHeight="1">
       <c r="A391" t="inlineStr">
         <is>
-          <t>The Shea Collective</t>
+          <t>The Penn Museum Graduate Advisory Council</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>the-shea-collective</t>
+          <t>the-penn-museum-graduate-advisory-council</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="392" ht="40" customHeight="1">
       <c r="A392" t="inlineStr">
         <is>
-          <t>The Social Impact Consulting Group [SIC]</t>
+          <t>The Penn Review Literary Magazine</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>sic</t>
+          <t>the-penn-review-literary-magazine</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="393" ht="40" customHeight="1">
       <c r="A393" t="inlineStr">
         <is>
-          <t>The Songwriters Collective</t>
+          <t>The Pennsylvania Post</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>the-songwriters-collective</t>
+          <t>the-pennsylvania-post</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="394" ht="40" customHeight="1">
       <c r="A394" t="inlineStr">
         <is>
-          <t>The Student Committee on Undergraduate Education (SCUE)</t>
+          <t>The Petey Greene Program at Penn</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>the-student-committee-on-undergraduate-education-scue</t>
+          <t>petey-greene</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="395" ht="40" customHeight="1">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Theta Tau</t>
+          <t>The Shea Collective</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>theta-tau</t>
+          <t>the-shea-collective</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="396" ht="40" customHeight="1">
       <c r="A396" t="inlineStr">
         <is>
-          <t>The Undergraduate Law Journal at Penn</t>
+          <t>The Social Impact Consulting Group [SIC]</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>pulj</t>
+          <t>sic</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="397" ht="40" customHeight="1">
       <c r="A397" t="inlineStr">
         <is>
-          <t>The University of Pennsylvania Glee Club</t>
+          <t>The Songwriters Collective</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>penn-glee-club</t>
+          <t>the-songwriters-collective</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="398" ht="40" customHeight="1">
       <c r="A398" t="inlineStr">
         <is>
-          <t>The WALK Magazine</t>
+          <t>The Student Committee on Undergraduate Education (SCUE)</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>the-walk-magazine</t>
+          <t>the-student-committee-on-undergraduate-education-scue</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="399" ht="40" customHeight="1">
       <c r="A399" t="inlineStr">
         <is>
-          <t>The Wharton AgriBusiness Club 🌱</t>
+          <t>Theta Tau</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>agribusiness-club</t>
+          <t>theta-tau</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="400" ht="40" customHeight="1">
       <c r="A400" t="inlineStr">
         <is>
-          <t>TOM:University of Pennsylvania</t>
+          <t>The Undergraduate Law Journal at Penn</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>tomuniversity-of-pennsylvania</t>
+          <t>pulj</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="401" ht="40" customHeight="1">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Transportation Club</t>
+          <t>The University of Pennsylvania Glee Club</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>penn-transportation-club-ptc</t>
+          <t>penn-glee-club</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="402" ht="40" customHeight="1">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Turning Point USA at the University of Pennsylvania</t>
+          <t>The WALK Magazine</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>university-of-pennsylvania-turning-point-usa</t>
+          <t>the-walk-magazine</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="403" ht="40" customHeight="1">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Ukrainian Student Association</t>
+          <t>The Wharton AgriBusiness Club 🌱</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>penn-ukrainian-club</t>
+          <t>agribusiness-club</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="404" ht="40" customHeight="1">
       <c r="A404" t="inlineStr">
         <is>
-          <t>UMOJA</t>
+          <t>TOM:University of Pennsylvania</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>umoja</t>
+          <t>tomuniversity-of-pennsylvania</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="405" ht="40" customHeight="1">
       <c r="A405" t="inlineStr">
         <is>
-          <t>UNA-USA Penn Chapter</t>
+          <t>Transportation Club</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>united-nations-association-of-america-upenn</t>
+          <t>penn-transportation-club-ptc</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="406" ht="40" customHeight="1">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Undergraduate Assembly (UA)</t>
+          <t>Turning Point USA at the University of Pennsylvania</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>undergraduate-assembly-ua</t>
+          <t>university-of-pennsylvania-turning-point-usa</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="407" ht="40" customHeight="1">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Undergraduate Economics Society (UES)</t>
+          <t>Ukrainian Student Association</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>ues</t>
+          <t>penn-ukrainian-club</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="408" ht="40" customHeight="1">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Undergraduate Geography Club</t>
+          <t>UMOJA</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>geography</t>
+          <t>umoja</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="409" ht="40" customHeight="1">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Undergraduate Moot Court @ Penn</t>
+          <t>UNA-USA Penn Chapter</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>penn-undergraduate-moot-court-team</t>
+          <t>united-nations-association-of-america-upenn</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="410" ht="40" customHeight="1">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Underrepresented Student Advisory Board in Engineering</t>
+          <t>Undergraduate Assembly (UA)</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>underrepresented-students-advisory-board-in-engineering</t>
+          <t>undergraduate-assembly-ua</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="411" ht="40" customHeight="1">
       <c r="A411" t="inlineStr">
         <is>
-          <t>UnEarthed Penn</t>
+          <t>Undergraduate Economics Society (UES)</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>unearthed</t>
+          <t>ues</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="412" ht="40" customHeight="1">
       <c r="A412" t="inlineStr">
         <is>
-          <t>UNICEF at Penn</t>
+          <t>Undergraduate Geography Club</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>unicef</t>
+          <t>geography</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="413" ht="40" customHeight="1">
       <c r="A413" t="inlineStr">
         <is>
-          <t>United Minorities Council (UMC)</t>
+          <t>Undergraduate Moot Court @ Penn</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>united-minorities-council</t>
+          <t>penn-undergraduate-moot-court-team</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="414" ht="40" customHeight="1">
       <c r="A414" t="inlineStr">
         <is>
-          <t>University Honor Council</t>
+          <t>Underrepresented Student Advisory Board in Engineering</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>honor-council</t>
+          <t>underrepresented-students-advisory-board-in-engineering</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="415" ht="40" customHeight="1">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Upstage A Cappella</t>
+          <t>UnEarthed Penn</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>disney-a-cappella</t>
+          <t>unearthed</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="416" ht="40" customHeight="1">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Urology Interest Group</t>
+          <t>UNICEF at Penn</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>urology-interest-group</t>
+          <t>unicef</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="417" ht="40" customHeight="1">
       <c r="A417" t="inlineStr">
         <is>
-          <t>VAW Global Health Alliances at Penn</t>
+          <t>United Minorities Council (UMC)</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>volunteers-around-the-world-global-health-alliances-vaw</t>
+          <t>united-minorities-council</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="418" ht="40" customHeight="1">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Veritas Forum at Penn</t>
+          <t>University Honor Council</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>veritas-forum-at-penn</t>
+          <t>honor-council</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="419" ht="40" customHeight="1">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Volunteer Income Tax Assistance at Penn (VITA @ Penn)</t>
+          <t>Upstage A Cappella</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>campaign-for-working-families-at-penn</t>
+          <t>disney-a-cappella</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="420" ht="40" customHeight="1">
       <c r="A420" t="inlineStr">
         <is>
-          <t>WasteWise at Penn</t>
+          <t>Upstream</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>penn-wastewise-pww</t>
+          <t>upstream</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="421" ht="40" customHeight="1">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Wellness Student Coalition</t>
+          <t>Urology Interest Group</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>penn-wellness</t>
+          <t>urology-interest-group</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="422" ht="40" customHeight="1">
       <c r="A422" t="inlineStr">
         <is>
-          <t>West African Vibe Dance Group</t>
+          <t>VAW Global Health Alliances at Penn</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>west-african-vibe</t>
+          <t>volunteers-around-the-world-global-health-alliances-vaw</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="423" ht="40" customHeight="1">
       <c r="A423" t="inlineStr">
         <is>
-          <t>West Coast Law Student Association</t>
+          <t>Veritas Forum at Penn</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>west-coast-law-student-association</t>
+          <t>veritas-forum-at-penn</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="424" ht="40" customHeight="1">
       <c r="A424" t="inlineStr">
         <is>
-          <t>West Philadelphia Tutoring Project</t>
+          <t>Vietnamese Students' Association (VSA)</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>west-philadelphia-tutoring-project</t>
+          <t>vsa</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="425" ht="40" customHeight="1">
       <c r="A425" t="inlineStr">
         <is>
-          <t>West Philly Swingers</t>
+          <t>Volunteer Income Tax Assistance at Penn (VITA @ Penn)</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>west-philly-swingers</t>
+          <t>campaign-for-working-families-at-penn</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="426" ht="40" customHeight="1">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Wharton Actuarial &amp; Accounting Group</t>
+          <t>WasteWise at Penn</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>waag</t>
+          <t>penn-wastewise-pww</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="427" ht="40" customHeight="1">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Wharton Africa Students Association (WASA)</t>
+          <t>We Can Swim!</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>wharton-africa-students-association-wasa</t>
+          <t>we-can-swim</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="428" ht="40" customHeight="1">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Wharton Asia Exchange</t>
+          <t>Wellness Student Coalition</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>wax</t>
+          <t>penn-wellness</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="429" ht="40" customHeight="1">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Wharton Asian American Assocation of MBAs (WAAAM)</t>
+          <t>West African Vibe Dance Group</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>wharton-asian-american-assocation-of-mbas-waaam</t>
+          <t>west-african-vibe</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="430" ht="40" customHeight="1">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Wharton Council</t>
+          <t>West Coast Law Student Association</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>wharton-council</t>
+          <t>west-coast-law-student-association</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="431" ht="40" customHeight="1">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Wharton Dance Studio</t>
+          <t>West Philadelphia Tutoring Project</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>wharton-dance-studio</t>
+          <t>west-philadelphia-tutoring-project</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="432" ht="40" customHeight="1">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Wharton Hedge Fund Club</t>
+          <t>West Philly Swingers</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>wharton-hedge-fund-club</t>
+          <t>west-philly-swingers</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="433" ht="40" customHeight="1">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Wharton Hindu Club</t>
+          <t>Wharton Actuarial &amp; Accounting Group</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>wharton-hindu-club</t>
+          <t>waag</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="434" ht="40" customHeight="1">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Wharton Investment &amp; Trading Group (WITG)</t>
+          <t>Wharton Africa Students Association (WASA)</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>witg</t>
+          <t>wharton-africa-students-association-wasa</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="435" ht="40" customHeight="1">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Wharton Management Club</t>
+          <t>Wharton Asia Exchange</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>wharton-management-club</t>
+          <t>wax</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="436" ht="40" customHeight="1">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Wharton Marketing Undergraduate Student Establishment (MUSE)</t>
+          <t>Wharton Asian American Assocation of MBAs (WAAAM)</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>muse</t>
+          <t>wharton-asian-american-assocation-of-mbas-waaam</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="437" ht="40" customHeight="1">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Wharton Muslims in Business</t>
+          <t>Wharton Council</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>wharton-muslims-in-business</t>
+          <t>wharton-council</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="438" ht="40" customHeight="1">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Wharton Outdoors Club</t>
+          <t>Wharton Dance Studio</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>wharton-outdoors-club</t>
+          <t>wharton-dance-studio</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="439" ht="40" customHeight="1">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Wharton Roadrunners and Triathletes</t>
+          <t>Wharton Hedge Fund Club</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>wharton-roadrunners-and-triathletes</t>
+          <t>wharton-hedge-fund-club</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="440" ht="40" customHeight="1">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Wharton South Asian American Association MBA</t>
+          <t>Wharton Hindu Club</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>wharton-south-asian-american-association-mba</t>
+          <t>wharton-hindu-club</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="441" ht="40" customHeight="1">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Wharton Southeast Asia Club (SEA Club)</t>
+          <t>Wharton Investment &amp; Trading Group (WITG)</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>wharton-southeast-asia-club-sea-club</t>
+          <t>witg</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="442" ht="40" customHeight="1">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Wharton Sustainable Business Club</t>
+          <t>Wharton Management Club</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>wharton-sustainable-business-club</t>
+          <t>wharton-management-club</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="443" ht="40" customHeight="1">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Wharton Technology Club</t>
+          <t>Wharton Marketing Undergraduate Student Establishment (MUSE)</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>wharton-technology-club</t>
+          <t>muse</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="444" ht="40" customHeight="1">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Wharton Travel &amp; Hospitality Club</t>
+          <t>Wharton Muslims in Business</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>wharton-travel-hospitality-club</t>
+          <t>wharton-muslims-in-business</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="445" ht="40" customHeight="1">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Aerospace Club</t>
+          <t>Wharton Outdoors Club</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>wuac</t>
+          <t>wharton-outdoors-club</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="446" ht="40" customHeight="1">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Consulting Club (WUCC)</t>
+          <t>Wharton Roadrunners and Triathletes</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>wucc</t>
+          <t>wharton-roadrunners-and-triathletes</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="447" ht="40" customHeight="1">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Data Analytics Club (WUDAC)</t>
+          <t>Wharton South Asian American Association MBA</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>wharton-undergraduate-data-analytics-club</t>
+          <t>wharton-south-asian-american-association-mba</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="448" ht="40" customHeight="1">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Distressed Investing Group (WUDIG)</t>
+          <t>Wharton Southeast Asia Club (SEA Club)</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>distressed-investing-group</t>
+          <t>wharton-southeast-asia-club-sea-club</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="449" ht="40" customHeight="1">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Entrepreneurship Club (WUEC)</t>
+          <t>Wharton Sustainable Business Club</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>wharton-undergraduate-entrepreneurship-club</t>
+          <t>wharton-sustainable-business-club</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="450" ht="40" customHeight="1">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Finance Club</t>
+          <t>Wharton Technology Club</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>wharton-undergraduate-finance-club</t>
+          <t>wharton-technology-club</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="451" ht="40" customHeight="1">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Founders and Funders Association</t>
+          <t>Wharton Travel &amp; Hospitality Club</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>penn-undergraduate-founders-and-funders-association</t>
+          <t>wharton-travel-hospitality-club</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="452" ht="40" customHeight="1">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Growth Equity</t>
+          <t>Wharton Undergraduate Aerospace Club</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>growth-equity-at-penn</t>
+          <t>wuac</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="453" ht="40" customHeight="1">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Healthcare Club (WUHC)</t>
+          <t>Wharton Undergraduate Consulting Club (WUCC)</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>wharton-undergraduate-healthcare-club</t>
+          <t>wucc</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
     </row>
     <row r="454" ht="40" customHeight="1">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Media &amp; Entertainment Club (UME)</t>
+          <t>Wharton Undergraduate Data Analytics Club (WUDAC)</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>ume</t>
+          <t>wharton-undergraduate-data-analytics-club</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="455" ht="40" customHeight="1">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Private Equity &amp; Venture Capital Club (PEVC)</t>
+          <t>Wharton Undergraduate Distressed Investing Group (WUDIG)</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>wharton-undergraduate-private-equity-venture-capital-club</t>
+          <t>distressed-investing-group</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="456" ht="40" customHeight="1">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Real Estate Club</t>
+          <t>Wharton Undergraduate Entrepreneurship Club (WUEC)</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>wharton-undergraduate-real-estate-club</t>
+          <t>wharton-undergraduate-entrepreneurship-club</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="457" ht="40" customHeight="1">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Wharton Undergraduates in Public Policy</t>
+          <t>Wharton Undergraduate Finance Club</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>wupp</t>
+          <t>wharton-undergraduate-finance-club</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="458" ht="40" customHeight="1">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Sports Business Club</t>
+          <t>Wharton Undergraduate Founders and Funders Association</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>sports-business</t>
+          <t>penn-undergraduate-founders-and-funders-association</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="459" ht="40" customHeight="1">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Wharton Undergraduate Statistics Society (USS)</t>
+          <t>Wharton Undergraduate Growth Equity</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>uss</t>
+          <t>growth-equity-at-penn</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="460" ht="40" customHeight="1">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Wharton Wellness Board</t>
+          <t>Wharton Undergraduate Healthcare Club (WUHC)</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>wharton-wellness-board</t>
+          <t>wharton-undergraduate-healthcare-club</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
     </row>
     <row r="461" ht="40" customHeight="1">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Wharton Women</t>
+          <t>Wharton Undergraduate Media &amp; Entertainment Club (UME)</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>wharton-women</t>
+          <t>ume</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="462" ht="40" customHeight="1">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Without a Net</t>
+          <t>Wharton Undergraduate Private Equity &amp; Venture Capital Club (PEVC)</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>without-a-net</t>
+          <t>wharton-undergraduate-private-equity-venture-capital-club</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="463" ht="40" customHeight="1">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Women in Computer Science (WiCS)</t>
+          <t>Wharton Undergraduate Real Estate Club</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>women-in-computer-science-wics</t>
+          <t>wharton-undergraduate-real-estate-club</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="464" ht="40" customHeight="1">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Women in Consulting (WinC)</t>
+          <t>Wharton Undergraduates in Public Policy</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>penn-winc</t>
+          <t>wupp</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="465" ht="40" customHeight="1">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Women in Life Sciences (WILS)</t>
+          <t>Wharton Undergraduate Sports Business Club</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>women-in-life-sciences-wils</t>
+          <t>sports-business</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="466" ht="40" customHeight="1">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Women in Physics</t>
+          <t>Wharton Undergraduate Statistics Society (USS)</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>women-in-physics</t>
+          <t>uss</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="467" ht="40" customHeight="1">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Women's Athletic Association</t>
+          <t>Wharton Wellness Board</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>womens-athletic-association</t>
+          <t>wharton-wellness-board</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="468" ht="40" customHeight="1">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Women's Club Basketball at Penn</t>
+          <t>Wharton Women</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>womens-club-basketball</t>
+          <t>wharton-women</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="469" ht="40" customHeight="1">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Women's Club Lacrosse</t>
+          <t>Without a Net</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>womens-club-lacrosse</t>
+          <t>without-a-net</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="470" ht="40" customHeight="1">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Women's Club Rugby</t>
+          <t>Women in Computer Science (WiCS)</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>pwrfc</t>
+          <t>women-in-computer-science-wics</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="471" ht="40" customHeight="1">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Women’s Club Soccer at Penn</t>
+          <t>Women in Consulting (WinC)</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>penn-womens-club-soccer</t>
+          <t>penn-winc</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="472" ht="40" customHeight="1">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Women's Club Ultimate Frisbee (Venus)</t>
+          <t>Women in Life Sciences (WILS)</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>womens-club-ultimate-frisbee</t>
+          <t>women-in-life-sciences-wils</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="473" ht="40" customHeight="1">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Women's Club Volleyball</t>
+          <t>Women in Physics</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>womens-club-volleyball</t>
+          <t>women-in-physics</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="474" ht="40" customHeight="1">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Word for Word</t>
+          <t>Women's Athletic Association</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>word-for-word</t>
+          <t>womens-athletic-association</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="475" ht="40" customHeight="1">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Yarnaholics</t>
+          <t>Women's Club Basketball at Penn</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>yarnaholics</t>
+          <t>womens-club-basketball</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="476" ht="40" customHeight="1">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Zen Society at Penn</t>
+          <t>Women's Club Lacrosse</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>zen-society</t>
+          <t>womens-club-lacrosse</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
     <row r="477" ht="40" customHeight="1">
       <c r="A477" t="inlineStr">
         <is>
+          <t>Women's Club Rugby</t>
+        </is>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>pwrfc</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="478" ht="40" customHeight="1">
+      <c r="A478" t="inlineStr">
+        <is>
+          <t>Women’s Club Soccer at Penn</t>
+        </is>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>penn-womens-club-soccer</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="479" ht="40" customHeight="1">
+      <c r="A479" t="inlineStr">
+        <is>
+          <t>Women's Club Ultimate Frisbee (Venus)</t>
+        </is>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>womens-club-ultimate-frisbee</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="480" ht="40" customHeight="1">
+      <c r="A480" t="inlineStr">
+        <is>
+          <t>Women's Club Volleyball</t>
+        </is>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>womens-club-volleyball</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="481" ht="40" customHeight="1">
+      <c r="A481" t="inlineStr">
+        <is>
+          <t>Word for Word</t>
+        </is>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>word-for-word</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="482" ht="40" customHeight="1">
+      <c r="A482" t="inlineStr">
+        <is>
+          <t>Yarnaholics</t>
+        </is>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>yarnaholics</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="483" ht="40" customHeight="1">
+      <c r="A483" t="inlineStr">
+        <is>
+          <t>Zen Society at Penn</t>
+        </is>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>zen-society</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+    </row>
+    <row r="484" ht="40" customHeight="1">
+      <c r="A484" t="inlineStr">
+        <is>
           <t>Zeta Phi Beta Sorority, Inc.</t>
         </is>
       </c>
-      <c r="B477" t="inlineStr">
+      <c r="B484" t="inlineStr">
         <is>
           <t>zeta-phi-beta-sorority-inc</t>
         </is>
       </c>
-      <c r="C477" t="inlineStr">
+      <c r="C484" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>